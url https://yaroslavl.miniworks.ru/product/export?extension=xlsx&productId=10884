--- v0 (2026-04-29)
+++ v1 (2026-06-23)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 23.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Ф42М6-35БС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Ф42М6-35СС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Ф42М6-35СНС</t>
   </si>
   <si>
     <t>синий</t>
   </si>
@@ -849,51 +849,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>20.1</v>
       </c>
       <c r="F8" s="9">
         <v>21.0</v>
       </c>
       <c r="G8" s="9">
         <v>22.5</v>
       </c>
       <c r="H8" s="9">
         <v>23.4</v>
       </c>
       <c r="I8" s="9">
         <v>25.5</v>
       </c>
       <c r="J8" s="9">
         <v>35.0</v>
       </c>
       <c r="K8" s="3">
-        <v>8902</v>
+        <v>7852</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>24.12</v>
       </c>
       <c r="F9" s="9">
         <v>25.2</v>
       </c>
       <c r="G9" s="9">
         <v>27.0</v>
       </c>
       <c r="H9" s="9">
         <v>28.08</v>
       </c>
       <c r="I9" s="9">
@@ -945,51 +945,51 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>24.12</v>
       </c>
       <c r="F11" s="9">
         <v>25.2</v>
       </c>
       <c r="G11" s="9">
         <v>27.0</v>
       </c>
       <c r="H11" s="9">
         <v>28.08</v>
       </c>
       <c r="I11" s="9">
         <v>30.6</v>
       </c>
       <c r="J11" s="9">
         <v>42.0</v>
       </c>
       <c r="K11" s="3">
-        <v>4000</v>
+        <v>1000</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>