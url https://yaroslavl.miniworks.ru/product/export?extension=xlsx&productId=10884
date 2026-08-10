--- v1 (2026-06-23)
+++ v2 (2026-08-10)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 23.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 10.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Ф42М6-35БС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Ф42М6-35СС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Ф42М6-35СНС</t>
   </si>
   <si>
     <t>синий</t>
   </si>
@@ -945,51 +945,51 @@
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>24.12</v>
       </c>
       <c r="F11" s="9">
         <v>25.2</v>
       </c>
       <c r="G11" s="9">
         <v>27.0</v>
       </c>
       <c r="H11" s="9">
         <v>28.08</v>
       </c>
       <c r="I11" s="9">
         <v>30.6</v>
       </c>
       <c r="J11" s="9">
         <v>42.0</v>
       </c>
       <c r="K11" s="3">
-        <v>1000</v>
+        <v>6000</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>