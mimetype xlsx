--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 24.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Б25М8БС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>Б25М8СС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Б25М8БЖС</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -849,51 +849,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>13.6</v>
       </c>
       <c r="F8" s="9">
         <v>14.7</v>
       </c>
       <c r="G8" s="9">
         <v>15.7</v>
       </c>
       <c r="H8" s="9">
         <v>19.0</v>
       </c>
       <c r="I8" s="9">
         <v>22.0</v>
       </c>
       <c r="J8" s="9">
         <v>25.0</v>
       </c>
       <c r="K8" s="3">
-        <v>69621</v>
+        <v>69261</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>16.32</v>
       </c>
       <c r="F9" s="9">
         <v>17.64</v>
       </c>
       <c r="G9" s="9">
         <v>18.84</v>
       </c>
       <c r="H9" s="9">
         <v>22.8</v>
       </c>
       <c r="I9" s="9">
@@ -913,51 +913,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>16.32</v>
       </c>
       <c r="F10" s="9">
         <v>17.64</v>
       </c>
       <c r="G10" s="9">
         <v>18.84</v>
       </c>
       <c r="H10" s="9">
         <v>22.8</v>
       </c>
       <c r="I10" s="9">
         <v>26.4</v>
       </c>
       <c r="J10" s="9">
         <v>30.0</v>
       </c>
       <c r="K10" s="3">
-        <v>4949</v>
+        <v>4929</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>16.32</v>
       </c>
       <c r="F11" s="9">
         <v>17.64</v>
       </c>
       <c r="G11" s="9">
         <v>18.84</v>
       </c>
       <c r="H11" s="9">
         <v>22.8</v>
       </c>
       <c r="I11" s="9">