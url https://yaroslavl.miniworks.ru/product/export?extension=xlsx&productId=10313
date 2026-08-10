--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 24.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 10.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Б25М8БС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>Б25М8СС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Б25М8БЖС</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -849,51 +849,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>13.6</v>
       </c>
       <c r="F8" s="9">
         <v>14.7</v>
       </c>
       <c r="G8" s="9">
         <v>15.7</v>
       </c>
       <c r="H8" s="9">
         <v>19.0</v>
       </c>
       <c r="I8" s="9">
         <v>22.0</v>
       </c>
       <c r="J8" s="9">
         <v>25.0</v>
       </c>
       <c r="K8" s="3">
-        <v>69261</v>
+        <v>69036</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>16.32</v>
       </c>
       <c r="F9" s="9">
         <v>17.64</v>
       </c>
       <c r="G9" s="9">
         <v>18.84</v>
       </c>
       <c r="H9" s="9">
         <v>22.8</v>
       </c>
       <c r="I9" s="9">